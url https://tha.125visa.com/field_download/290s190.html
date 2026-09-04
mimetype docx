--- v0 (2026-05-05)
+++ v1 (2026-09-04)
@@ -1,236 +1,296 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="5F5598BC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="116" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6924040" cy="9643110"/>
             <wp:effectExtent l="0" t="0" r="10160" b="15240"/>
             <wp:docPr id="1" name="image1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="image1.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6924569" cy="9643205"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1280" w:right="420" w:bottom="0" w:left="200" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720" w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="114"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00000000"/>
+    <w:rsid w:val="5647380C"/>
     <w:rsid w:val="62F81665"/>
   </w:rsids>
   <m:mathPr>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
@@ -458,103 +518,101 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="2">
+  <w:style w:type="character" w:default="1" w:styleId="3">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="3">
+  <w:style w:type="table" w:default="1" w:styleId="2">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="4">
     <w:name w:val="Table Normal"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="2"/>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -795,81 +853,69 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <Application>WPS Office_10.1.0.7224_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>zerius</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Full page fax print</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2010-06-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2018-04-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-10.1.0.7224</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ICV">
+    <vt:lpwstr>8801185716BF4FF282FDCB670494AEC0_12</vt:lpwstr>
   </property>
 </Properties>
 </file>